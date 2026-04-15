--- v0 (2025-10-12)
+++ v1 (2026-04-15)
@@ -1,698 +1,1088 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...13 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Narrow" w:cs="Arial Narrow" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
+          <w:rFonts w:eastAsia="Arial Narrow" w:cs="Arial Narrow" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId7" w:type="default"/>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:headerReference w:type="even" r:id="rId2"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="first" r:id="rId4"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="993" w:right="1701" w:gutter="0" w:header="708" w:top="851" w:footer="708" w:bottom="765"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...1 lines deleted...]
-  <w:font w:name="Georgia"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Arial Narrow">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...12 lines deleted...]
-      </w:rPr>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="0" w:after="160"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:lineRule="auto"/>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:extent cx="5848985" cy="19050"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="3" name="Forma1"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5848920" cy="19080"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="a0a0a0"/>
+                      </a:solidFill>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" ID="Forma1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-1.55pt;width:460.5pt;height:1.45pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <w10:wrap type="square"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Arial Narrow" w:cs="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:rFonts w:eastAsia="Arial Narrow" w:cs="Arial Narrow" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Av. Marechal Castelo Branco, 201 –Bairro Cabral -CEP. 65000-810 –Teresina –Piauí –Fone (86) 3133 3022</w:t>
+      <w:t>Av. Marechal Castelo Branco, 201 –Bairro Cabral -CEP. 65000-810 –Teresina –Piauí –Fone (86) 3200-4300</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:lineRule="auto"/>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:rFonts w:eastAsia="Arial Narrow" w:cs="Arial Narrow" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">FAX. (86) 3133 3183 – www.al.pi.leg.br</w:t>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:t>www.al.pi.leg.br</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:extent cx="5848985" cy="19050"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="4" name="Forma1"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5848920" cy="19080"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="a0a0a0"/>
+                      </a:solidFill>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" ID="Forma1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-1.55pt;width:460.5pt;height:1.45pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+              <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <w10:wrap type="square"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Arial Narrow" w:cs="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Narrow" w:cs="Arial Narrow" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Av. Marechal Castelo Branco, 201 –Bairro Cabral -CEP. 65000-810 –Teresina –Piauí –Fone (86) 3200-4300</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Narrow" w:cs="Arial Narrow" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>www.al.pi.leg.br</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...4 lines deleted...]
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="160"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:jc w:val="left"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
       <w:rPr/>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
-[...3 lines deleted...]
-          <a:graphic>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="3084830" cy="765175"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1" name="image1.png" descr=""/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="1" name="image1.png" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="-10331" l="7558" r="3724" t="-10331"/>
+                  <a:srcRect l="7568" t="-10369" r="3721" b="-10369"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3084925" cy="764858"/>
+                    <a:ext cx="3084830" cy="765175"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
-                  <a:ln/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-      </w:rPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:jc w:val="left"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="3084830" cy="765175"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2" name="image1.png" descr=""/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="image1.png" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect l="7568" t="-10369" r="3721" b="-10369"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3084830" cy="765175"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR"/>
+        <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
-[...2 lines deleted...]
-    <w:name w:val="Table Normal"/>
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...8 lines deleted...]
-      <w:b w:val="1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...8 lines deleted...]
-      <w:b w:val="1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...8 lines deleted...]
-      <w:b w:val="1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...8 lines deleted...]
-      <w:b w:val="1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...8 lines deleted...]
-      <w:b w:val="1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...8 lines deleted...]
-      <w:b w:val="1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Título"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulouser">
+    <w:name w:val="Título (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndiceuser">
+    <w:name w:val="Índice (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="normal1" w:default="1">
+    <w:name w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...8 lines deleted...]
-      <w:b w:val="1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...29 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...9 lines deleted...]
-      <w:i w:val="1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealhoerodapuser">
+    <w:name w:val="Cabeçalho e rodapé (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealhoerodap">
+    <w:name w:val="Cabeçalho e rodapé"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Cabealhoerodapuser"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Cabealhoerodapuser"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Semlistauser" w:default="1">
+    <w:name w:val="Sem lista (user)"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="44546a"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="e7e6e6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="5b9bd5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="ed7d31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a5a5a5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="ffc000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4472c4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="70ad47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0563c1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="954f72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Escritório">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjRHg43aaZUFEzTri+ptGUj8x6ktA==">CgMxLjA4AHIhMVliUnlGRk5DTDRielRKLTVCQ2NJVzBnOTg4aE5VY2Q0</go:docsCustomData>
+  <go:docsCustomData roundtripDataSignature="AMtx7mjRHg43aaZUFEzTri+ptGUj8x6ktA==">CgMxLjA4AHIhMVliUnlGRk5DTDRielRKLTVCQ2NJVzBnOTg4aE5VY2Q0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/25.2.7.2$Windows_X86_64 LibreOffice_project/5cbfd1ab6520636bb5f7b99185aa69bd7456825d</Application>
+  <AppVersion></AppVersion>
+  <Pages>2</Pages>
+  <Words>34</Words>
+  <Characters>225</Characters>
+  <CharactersWithSpaces>256</CharactersWithSpaces>
+  <Paragraphs>8</Paragraphs>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Conta da Microsoft</dc:creator>
+  <dc:description/>
+  <dc:language>pt-BR</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>